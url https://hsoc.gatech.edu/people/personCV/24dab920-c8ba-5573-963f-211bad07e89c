--- v0 (2026-02-08)
+++ v1 (2026-05-06)
@@ -1,49 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68F3F925" w14:textId="64D0081B" w:rsidR="00E55D87" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
+    <w:p w14:paraId="3848B4D8" w14:textId="77777777" w:rsidR="009B6892" w:rsidRDefault="009B6892" w:rsidP="004B62F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F3F925" w14:textId="6F700A51" w:rsidR="00E55D87" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>CV – Matthew Hild</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8A112B" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="640BFA7A" w14:textId="4E727519" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Civic Education and Learning Initiatives Manager, Office of Undergraduate Education and Student Success</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9BBDAE" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
@@ -139,232 +145,233 @@
     </w:p>
     <w:p w14:paraId="3E64EE86" w14:textId="3AFDE2B8" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>M.A., University of Georgia (history)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583CB72D" w14:textId="4F7B3811" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>B.A., Kennesaw State University (history)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6211236A" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F33472B" w14:textId="08AEDA78" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
+    <w:p w14:paraId="7F33472B" w14:textId="3BE81F97" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Recent publications:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1181402E" w14:textId="4BBE4E39" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
+        <w:t>Recent publications</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6892">
+        <w:t xml:space="preserve"> (Refereed)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098DCAA" w14:textId="042395C0" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve">“The Populist Movement and Nightriding in Arkansas,” </w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arkansas Historical Quarterly</w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve"> 81 (Autumn 2022 [published in April 2024]): 241-251.</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (New York and London: Routledge, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467BB8A8" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1111F761" w14:textId="12A7F93A" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Gagnon and Matthew Hild, eds., </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk109238133"/>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gwinnett County, Georgia, and the Transformation of the American South, 1818-2018 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004B62F7">
         <w:t>(Athens: University of Georgia Press, 2022)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (I also wrote one chapter of this collection of essays and co-wrote another.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEDCBCC" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="7DEDCBCC" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="0076086A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D3F6EB8" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRPr="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:t>“Black Agricultural Labor Activism and White Oppression in the Arkansas Delta:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358771AB" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRPr="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve">The Cotton Pickers’ Strike of 1891,” in Michael Pierce and Calvin White, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Race, Labor, and Violence in the Delta: Essays to Mark the Centennial of the Elaine Massacre</w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fayetteville: University of Arkansas Press, 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54744416" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EDEB79E" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRPr="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
+    <w:p w14:paraId="7EDEB79E" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve">“Building the Alabama Labor Movement: Nicholas Byrne Stack and the Knights of Labor,” </w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Alabama Review: A Quarterly Journal of Alabama History</w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve"> 73 (April 2020): 91-117.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="51B14D5F" w14:textId="77777777" w:rsidR="0076086A" w:rsidRDefault="0076086A" w:rsidP="004B62F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757D6A4A" w14:textId="070A45F8" w:rsidR="0076086A" w:rsidRPr="004B62F7" w:rsidRDefault="0076086A" w:rsidP="004B62F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="0076086A">
+        <w:t xml:space="preserve">“The Knights of Labor in Arkansas: A Research Note,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076086A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Arkansas Historical Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076086A">
+        <w:t xml:space="preserve"> 79 (Spring 2020): 59-63.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0FC13D23" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21CCA376" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRPr="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Arkansas’s Gilded Age: The Rise, Decline, and Legacy of Populism and Working-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A7BC09" w14:textId="77777777" w:rsidR="004B62F7" w:rsidRPr="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
+    <w:p w14:paraId="3E1E0B63" w14:textId="43BAD907" w:rsidR="004B62F7" w:rsidRDefault="004B62F7" w:rsidP="004B62F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="004B62F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Class Protest</w:t>
       </w:r>
       <w:r w:rsidRPr="004B62F7">
         <w:t xml:space="preserve"> (Columbia: University of Missouri Press, 2018)</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B62F7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -372,55 +379,63 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B62F7"/>
+    <w:rsid w:val="00457409"/>
+    <w:rsid w:val="00475E27"/>
     <w:rsid w:val="004B62F7"/>
     <w:rsid w:val="004C0BD1"/>
+    <w:rsid w:val="00627660"/>
     <w:rsid w:val="00633A9E"/>
+    <w:rsid w:val="0076086A"/>
+    <w:rsid w:val="00825CF4"/>
     <w:rsid w:val="008F0235"/>
+    <w:rsid w:val="009B6892"/>
+    <w:rsid w:val="00AE5412"/>
     <w:rsid w:val="00E55D87"/>
+    <w:rsid w:val="00F857E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6EB04381"/>
@@ -1010,50 +1025,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B62F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -1637,54 +1653,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>349</Words>
-  <Characters>1630</Characters>
+  <Words>277</Words>
+  <Characters>1633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-  <Paragraphs>131</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1848</CharactersWithSpaces>
+  <CharactersWithSpaces>1892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hild, Matthew G</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>